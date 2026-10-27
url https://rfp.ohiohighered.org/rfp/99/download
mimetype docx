--- v0 (2026-07-27)
+++ v1 (2026-10-27)
@@ -14,51 +14,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="447994A3" w14:textId="77777777" w:rsidR="00D535F6" w:rsidRDefault="00D535F6" w:rsidP="00D535F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk108008496"/>
     </w:p>
     <w:p w14:paraId="674F9B0B" w14:textId="12CC58DB" w:rsidR="00D535F6" w:rsidRPr="001844BD" w:rsidRDefault="009D441A" w:rsidP="00D535F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -6464,51 +6464,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="55072125" w14:textId="71157D73" w:rsidR="009D441A" w:rsidRDefault="001B2144" w:rsidP="00882835">
       <w:pPr>
         <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="607AA833" wp14:editId="67444CA4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="607AA833" wp14:editId="55B5CCD7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>304800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>622935</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7040880" cy="8855969"/>
             <wp:effectExtent l="0" t="0" r="7620" b="2540"/>
             <wp:wrapNone/>
             <wp:docPr id="1457972793" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1457972793" name="Picture 1457972793"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -6849,64 +6849,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Northeast Ohio/Central</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C269CB2" w14:textId="77777777" w:rsidR="009D441A" w:rsidRPr="001844BD" w:rsidRDefault="009D441A" w:rsidP="001B5426">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001844BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible fiscal agents: University of Akron, Northeast Ohio Medical University, Lakeland Community College, and Stark State College </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3056271E" w14:textId="77777777" w:rsidR="009D441A" w:rsidRPr="001844BD" w:rsidRDefault="009D441A" w:rsidP="00E95A50">
+    <w:p w14:paraId="3056271E" w14:textId="439B0F7E" w:rsidR="009D441A" w:rsidRPr="001844BD" w:rsidRDefault="009D441A" w:rsidP="00E95A50">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001844BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Potential career center partners: Auburn JVSD, Buckeye JVSD, Canton City SD, Portage Lakes JVSD, Wayne County JVSD, and Willoughby-Eastlake City SD</w:t>
+        <w:t>Potential career center partners: Auburn JVSD, Canton City SD, Portage Lakes JVSD, Wayne County JVSD, and Willoughby-Eastlake City SD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74276431" w14:textId="152701E7" w:rsidR="009D441A" w:rsidRPr="00F670E6" w:rsidRDefault="009D441A" w:rsidP="00F14C51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="600" w:after="80" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F670E6">
@@ -7037,73 +7037,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6AD5633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Washington State College</w:t>
       </w:r>
       <w:r w:rsidR="009F2B28" w:rsidRPr="6AD5633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Ohio</w:t>
       </w:r>
       <w:r w:rsidRPr="6AD5633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, and Zane State College</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6545FFA4" w14:textId="77777777" w:rsidR="009D441A" w:rsidRDefault="009D441A" w:rsidP="00E95A50">
+    <w:p w14:paraId="6545FFA4" w14:textId="6A0B7C8B" w:rsidR="009D441A" w:rsidRDefault="009D441A" w:rsidP="00E95A50">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6AD5633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Potential career center partners: Mid-East Career &amp; Technology Centers and Washington County Career Center</w:t>
+        <w:t xml:space="preserve">Potential career center partners: </w:t>
+      </w:r>
+      <w:r w:rsidR="0092559F" w:rsidRPr="001844BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Buckeye JVSD,</w:t>
+      </w:r>
+      <w:r w:rsidR="0092559F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6AD5633B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Mid-East Career &amp; Technology Centers and Washington County Career Center</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496D2BFE" w14:textId="0C1ADCC3" w:rsidR="009D441A" w:rsidRPr="00F670E6" w:rsidRDefault="009D441A" w:rsidP="00F14C51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="600" w:after="80" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F670E6">
@@ -9008,73 +9027,73 @@
       <w:r w:rsidRPr="003C3B92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>All interested participants must be included in the regional discussions for allocating funding.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003C3B92" w:rsidRPr="003C3B92" w:rsidSect="00E3254A">
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:headerReference w:type="first" r:id="rId28"/>
       <w:footerReference w:type="first" r:id="rId29"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1008" w:right="1080" w:bottom="936" w:left="1080" w:header="1008" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FB857D5" w14:textId="77777777" w:rsidR="00DA31AD" w:rsidRDefault="00DA31AD" w:rsidP="00697457">
+    <w:p w14:paraId="03B2222F" w14:textId="77777777" w:rsidR="008D37A1" w:rsidRDefault="008D37A1" w:rsidP="00697457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A937EBD" w14:textId="77777777" w:rsidR="00DA31AD" w:rsidRDefault="00DA31AD" w:rsidP="00697457">
+    <w:p w14:paraId="278FA9DD" w14:textId="77777777" w:rsidR="008D37A1" w:rsidRDefault="008D37A1" w:rsidP="00697457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="07714132" w14:textId="77777777" w:rsidR="00DA31AD" w:rsidRDefault="00DA31AD">
+    <w:p w14:paraId="7F235FF9" w14:textId="77777777" w:rsidR="008D37A1" w:rsidRDefault="008D37A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -9132,51 +9151,51 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="440A94CD" w14:textId="59055C97" w:rsidR="00BC2D1F" w:rsidRPr="00C6774C" w:rsidRDefault="009D318D" w:rsidP="00B1674F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="480" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="2BC2A3A8" wp14:editId="741E8740">
               <wp:simplePos x="0" y="0"/>
@@ -9461,51 +9480,51 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00A7242A" w:rsidRPr="009D318D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69F37D78" w14:textId="6B5A51E8" w:rsidR="00BC2D1F" w:rsidRDefault="00F320F5" w:rsidP="009D318D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="525051"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661313" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3D2DC075" wp14:editId="611B8371">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
@@ -9741,73 +9760,73 @@
         <w:color w:val="525051"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0A8A48E5" w14:textId="77777777" w:rsidR="007E05D6" w:rsidRPr="00343BB9" w:rsidRDefault="007E05D6" w:rsidP="009D318D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="525051"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02472637" w14:textId="77777777" w:rsidR="00DA31AD" w:rsidRDefault="00DA31AD" w:rsidP="00697457">
+    <w:p w14:paraId="4C5E7A5B" w14:textId="77777777" w:rsidR="008D37A1" w:rsidRDefault="008D37A1" w:rsidP="00697457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39A85EE3" w14:textId="77777777" w:rsidR="00DA31AD" w:rsidRDefault="00DA31AD" w:rsidP="00697457">
+    <w:p w14:paraId="1E312255" w14:textId="77777777" w:rsidR="008D37A1" w:rsidRDefault="008D37A1" w:rsidP="00697457">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="25ECE786" w14:textId="77777777" w:rsidR="00DA31AD" w:rsidRDefault="00DA31AD">
+    <w:p w14:paraId="15E7713B" w14:textId="77777777" w:rsidR="008D37A1" w:rsidRDefault="008D37A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1779654B" w14:textId="77777777" w:rsidR="009D441A" w:rsidRDefault="009D441A" w:rsidP="009D441A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="792" w:hanging="605"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
@@ -9843,67 +9862,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6B86CEEB" w14:textId="77777777" w:rsidR="009D441A" w:rsidRDefault="009D441A" w:rsidP="009D441A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="254F7C65" w14:textId="5854CDE6" w:rsidR="00BC2D1F" w:rsidRDefault="00BC2D1F" w:rsidP="7507EF86">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19B50688" w14:textId="4F3E900F" w:rsidR="0049705A" w:rsidRDefault="00D535F6" w:rsidP="00343BB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:ind w:left="-720"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E29726E" wp14:editId="61574775">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-661489</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-892175</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="1169941"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -9958,51 +9977,51 @@
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_KhaEyk4g" int2:invalidationBookmarkName="" int2:hashCode="Sne3F1TUULyxEk" int2:id="2iwBTAcM">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_pDx2PrtF" int2:invalidationBookmarkName="" int2:hashCode="lwtZeMDE2licez" int2:id="I57OuxJk">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_aCgx5ovo" int2:invalidationBookmarkName="" int2:hashCode="3ydbNuZWveJ+U8" int2:id="TT4cWeHB">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_6rN85Pm3" int2:invalidationBookmarkName="" int2:hashCode="MUJGa1OoUfHH/v" int2:id="asHMzqBp">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_ThkM1N39" int2:invalidationBookmarkName="" int2:hashCode="zuLygiRanCPpCT" int2:id="mPyvykcK">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07130AD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9C8EAD2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
@@ -12593,50 +12612,51 @@
     <w:rsid w:val="00233D2B"/>
     <w:rsid w:val="00234796"/>
     <w:rsid w:val="00236B23"/>
     <w:rsid w:val="00243A74"/>
     <w:rsid w:val="002506EE"/>
     <w:rsid w:val="002509C8"/>
     <w:rsid w:val="002616A0"/>
     <w:rsid w:val="002637EE"/>
     <w:rsid w:val="00265834"/>
     <w:rsid w:val="00271DE8"/>
     <w:rsid w:val="00271E1D"/>
     <w:rsid w:val="002734C9"/>
     <w:rsid w:val="00273F4E"/>
     <w:rsid w:val="00280622"/>
     <w:rsid w:val="002814EE"/>
     <w:rsid w:val="002964B0"/>
     <w:rsid w:val="00297AB1"/>
     <w:rsid w:val="00297E5F"/>
     <w:rsid w:val="002A534B"/>
     <w:rsid w:val="002A5F0C"/>
     <w:rsid w:val="002A77CC"/>
     <w:rsid w:val="002B4298"/>
     <w:rsid w:val="002C00CA"/>
     <w:rsid w:val="002C6F39"/>
     <w:rsid w:val="002D1724"/>
+    <w:rsid w:val="002E5CD3"/>
     <w:rsid w:val="002F205D"/>
     <w:rsid w:val="002F2B07"/>
     <w:rsid w:val="00300B3A"/>
     <w:rsid w:val="00307D95"/>
     <w:rsid w:val="00315A13"/>
     <w:rsid w:val="00317765"/>
     <w:rsid w:val="0032071A"/>
     <w:rsid w:val="00326567"/>
     <w:rsid w:val="003273A9"/>
     <w:rsid w:val="00333170"/>
     <w:rsid w:val="00337D63"/>
     <w:rsid w:val="00343BB9"/>
     <w:rsid w:val="00355182"/>
     <w:rsid w:val="00361356"/>
     <w:rsid w:val="003620B4"/>
     <w:rsid w:val="00372816"/>
     <w:rsid w:val="0037491E"/>
     <w:rsid w:val="003A07A3"/>
     <w:rsid w:val="003A5B68"/>
     <w:rsid w:val="003B1DAF"/>
     <w:rsid w:val="003C3B92"/>
     <w:rsid w:val="003C5E23"/>
     <w:rsid w:val="003C7DD2"/>
     <w:rsid w:val="003D2A16"/>
     <w:rsid w:val="003D48BD"/>
@@ -12805,56 +12825,58 @@
     <w:rsid w:val="008335D0"/>
     <w:rsid w:val="00835800"/>
     <w:rsid w:val="00835FB7"/>
     <w:rsid w:val="00843825"/>
     <w:rsid w:val="0084589F"/>
     <w:rsid w:val="00854150"/>
     <w:rsid w:val="008631EE"/>
     <w:rsid w:val="00864A31"/>
     <w:rsid w:val="008672ED"/>
     <w:rsid w:val="00870BCE"/>
     <w:rsid w:val="00877343"/>
     <w:rsid w:val="00882835"/>
     <w:rsid w:val="00882B51"/>
     <w:rsid w:val="00891016"/>
     <w:rsid w:val="00891496"/>
     <w:rsid w:val="008A3A2D"/>
     <w:rsid w:val="008B15FD"/>
     <w:rsid w:val="008B4156"/>
     <w:rsid w:val="008B7BFB"/>
     <w:rsid w:val="008C1F4A"/>
     <w:rsid w:val="008C3EED"/>
     <w:rsid w:val="008C713D"/>
     <w:rsid w:val="008C76CE"/>
     <w:rsid w:val="008D181E"/>
     <w:rsid w:val="008D2653"/>
+    <w:rsid w:val="008D37A1"/>
     <w:rsid w:val="009045B4"/>
     <w:rsid w:val="00913091"/>
     <w:rsid w:val="009157A1"/>
     <w:rsid w:val="00920BC5"/>
     <w:rsid w:val="00921E51"/>
     <w:rsid w:val="00922B30"/>
+    <w:rsid w:val="0092559F"/>
     <w:rsid w:val="00927419"/>
     <w:rsid w:val="00927D55"/>
     <w:rsid w:val="009323A7"/>
     <w:rsid w:val="009352F3"/>
     <w:rsid w:val="00940E23"/>
     <w:rsid w:val="0095638B"/>
     <w:rsid w:val="00961767"/>
     <w:rsid w:val="00963DAE"/>
     <w:rsid w:val="00970015"/>
     <w:rsid w:val="009721A7"/>
     <w:rsid w:val="0097402E"/>
     <w:rsid w:val="009741B9"/>
     <w:rsid w:val="00974E6C"/>
     <w:rsid w:val="009767ED"/>
     <w:rsid w:val="00992956"/>
     <w:rsid w:val="0099360D"/>
     <w:rsid w:val="00997924"/>
     <w:rsid w:val="009A246A"/>
     <w:rsid w:val="009B413D"/>
     <w:rsid w:val="009B5F5B"/>
     <w:rsid w:val="009C0C2E"/>
     <w:rsid w:val="009C528C"/>
     <w:rsid w:val="009D318D"/>
     <w:rsid w:val="009D441A"/>
     <w:rsid w:val="009D60AC"/>
@@ -15002,168 +15024,168 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="63173e62-0415-4ecc-a8ce-a454c65d5c8a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="06a0b0f5-ab3f-4382-8730-459fb424e421" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B7C3F74-D1EB-4F9D-924A-2B14A2B72791}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="63173e62-0415-4ecc-a8ce-a454c65d5c8a"/>
     <ds:schemaRef ds:uri="94755a18-8e8d-441f-a44c-beb4e1c19f9f"/>
     <ds:schemaRef ds:uri="06a0b0f5-ab3f-4382-8730-459fb424e421"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FCF832D-F03F-4219-8F0A-8EC3F16F9084}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDD5DFDB-7199-47AD-BAAA-A6F738E3C088}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C5C2F45-E514-497F-B8EA-D546F0CDEDCF}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40000459-968A-4730-8FC3-D9621AE398F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="63173e62-0415-4ecc-a8ce-a454c65d5c8a"/>
     <ds:schemaRef ds:uri="06a0b0f5-ab3f-4382-8730-459fb424e421"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C5C2F45-E514-497F-B8EA-D546F0CDEDCF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDD5DFDB-7199-47AD-BAAA-A6F738E3C088}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FCF832D-F03F-4219-8F0A-8EC3F16F9084}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f920f5b4-f35a-4bd1-ab57-79db69ad10fb}" enabled="1" method="Standard" siteId="{50f8fcc4-94d8-4f07-84eb-36ed57c7c8a2}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>5860</Words>
-  <Characters>33637</Characters>
+  <Words>5895</Words>
+  <Characters>33602</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>223</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>280</Lines>
+  <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ohio Board of Regents</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39274</CharactersWithSpaces>
+  <CharactersWithSpaces>39419</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>7667800</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>\\dhefil01v04p.si.lan\DHE\Economic_Advancement\RAPIDS-Noncredit Jobs Training Fund\RAPIDS 7 2024 Program\highered.ohio.gov\rapids</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6488180</vt:i4>
       </vt:variant>
       <vt:variant>